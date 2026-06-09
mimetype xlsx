--- v0 (2026-05-15)
+++ v1 (2026-06-09)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView yWindow="460" windowWidth="25600" windowHeight="18380" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1289" uniqueCount="1289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1288" uniqueCount="1288">
   <si>
     <t>0xDA</t>
   </si>
   <si>
     <t>1BitSquared</t>
   </si>
   <si>
     <t>1Global</t>
   </si>
   <si>
     <t>2J Antennas</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>4D LCD</t>
   </si>
   <si>
     <t>4D Systems</t>
   </si>
   <si>
     <t>AAElectronics</t>
   </si>
   <si>
@@ -2051,53 +2051,50 @@
   <si>
     <t>Matrix Orbital</t>
   </si>
   <si>
     <t>Maxim Integrated / Analog Devices</t>
   </si>
   <si>
     <t>Maxlab</t>
   </si>
   <si>
     <t>MaxLinear</t>
   </si>
   <si>
     <t>MaxStream</t>
   </si>
   <si>
     <t>Maxtena</t>
   </si>
   <si>
     <t>Maxwell Technologies</t>
   </si>
   <si>
     <t>MCB Industrie / Vishay</t>
   </si>
   <si>
-    <t>MCC (Micro Commercial Components)</t>
-[...1 lines deleted...]
-  <si>
     <t>MCP / Amphenol</t>
   </si>
   <si>
     <t>mCube</t>
   </si>
   <si>
     <t>MDC</t>
   </si>
   <si>
     <t>MEAN WELL</t>
   </si>
   <si>
     <t>Measurement Specialties / TE Connectivity</t>
   </si>
   <si>
     <t>MeatPi</t>
   </si>
   <si>
     <t>MEC Switches</t>
   </si>
   <si>
     <t>MEDER electronic</t>
   </si>
   <si>
     <t>MediaTek</t>
@@ -2126,53 +2123,50 @@
   <si>
     <t>Merit Sensor</t>
   </si>
   <si>
     <t>Mersen</t>
   </si>
   <si>
     <t>Metcal</t>
   </si>
   <si>
     <t>METZ CONNECT</t>
   </si>
   <si>
     <t>MG Chemicals</t>
   </si>
   <si>
     <t>MH Connectors</t>
   </si>
   <si>
     <t>Micrel / Microchip</t>
   </si>
   <si>
     <t>Micrium</t>
   </si>
   <si>
-    <t>Micro Commercial Components (MCC)</t>
-[...1 lines deleted...]
-  <si>
     <t>Micro Crystal</t>
   </si>
   <si>
     <t>MICRO SWITCH / Honeywell</t>
   </si>
   <si>
     <t>micro:bit</t>
   </si>
   <si>
     <t>MicroCare</t>
   </si>
   <si>
     <t>Microchip Technology</t>
   </si>
   <si>
     <t>Micro-Mode</t>
   </si>
   <si>
     <t>Micron</t>
   </si>
   <si>
     <t>Micronas / TDK</t>
   </si>
   <si>
     <t>MicroPhase</t>
@@ -2522,50 +2516,53 @@
   <si>
     <t>Packard Electric / Delphi</t>
   </si>
   <si>
     <t>PacTec</t>
   </si>
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>Panavise</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
     <t>PANJIT</t>
   </si>
   <si>
     <t>Parallax</t>
   </si>
   <si>
     <t>Parallax Power</t>
   </si>
   <si>
+    <t>Parker Chomerics</t>
+  </si>
+  <si>
     <t>Parlex / Johnson Electric</t>
   </si>
   <si>
     <t>Particle</t>
   </si>
   <si>
     <t>Pasternack</t>
   </si>
   <si>
     <t>PCB Arts</t>
   </si>
   <si>
     <t>PCB Piezotronics / Amphenol</t>
   </si>
   <si>
     <t>PCD / Amphenol</t>
   </si>
   <si>
     <t>PCD Shenzhen / Amphenol</t>
   </si>
   <si>
     <t>PCTEL / Amphenol</t>
   </si>
   <si>
     <t>PEM</t>
@@ -3437,51 +3434,51 @@
   <si>
     <t>TEKTELIC</t>
   </si>
   <si>
     <t>Tektronix</t>
   </si>
   <si>
     <t>Telaire / Amphenol</t>
   </si>
   <si>
     <t>Teledatics</t>
   </si>
   <si>
     <t>Teledyne FLIR</t>
   </si>
   <si>
     <t>Teledyne FLIR Lepton</t>
   </si>
   <si>
     <t>Teledyne LeCroy</t>
   </si>
   <si>
     <t>Teledyne Relays</t>
   </si>
   <si>
-    <t>Telemecanique</t>
+    <t>Telemecanique Sensors / YAGEO</t>
   </si>
   <si>
     <t>Telink</t>
   </si>
   <si>
     <t>Telit Cinterion</t>
   </si>
   <si>
     <t>Teltonika</t>
   </si>
   <si>
     <t>Temp-Flex / Molex</t>
   </si>
   <si>
     <t>Tempo Semiconductor</t>
   </si>
   <si>
     <t>Terabee</t>
   </si>
   <si>
     <t>Terasic Technologies</t>
   </si>
   <si>
     <t>Teridian Semiconductor</t>
   </si>
@@ -4273,51 +4270,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1290"/>
+  <dimension ref="A1:A1289"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="35.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="119" customHeight="1"/>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
@@ -10721,55 +10718,50 @@
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="1" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="1" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="1" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="1" t="s">
         <v>1287</v>
-      </c>
-[...3 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>